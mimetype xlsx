--- v0 (2025-10-05)
+++ v1 (2026-04-08)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\DISCO SEGURO\Datos GOB\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zevet\OneDrive\Desktop\JRFPFFAA\OGTIC\e-PARTICIPACION\Datos Abiertos\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A414873E-A86F-4A9A-89F4-BA7B8179D371}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{207341AA-DE53-4F93-92D8-86C605F0CC99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Estadisticas_de_Pensionados_201" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="9">
   <si>
     <t>REGIONES</t>
   </si>
   <si>
     <t>CANTIDAD DE PENSIONADOS</t>
   </si>
   <si>
     <t>SEMESTRE</t>
   </si>
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>PROVINCIAS</t>
   </si>
   <si>
     <t>Julio - Diciembre</t>
   </si>
   <si>
     <t>EXTERIOR</t>
   </si>
   <si>
     <t>DISTRITO NACIONAL</t>
   </si>
   <si>
@@ -88,116 +88,115 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -259,51 +258,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -401,567 +400,692 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.28515625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="28" max="16384" width="14.42578125" style="1"/>
+    <col min="1" max="1" width="19.33203125" customWidth="1"/>
+    <col min="2" max="2" width="55" customWidth="1"/>
+    <col min="3" max="3" width="17.109375" customWidth="1"/>
+    <col min="4" max="4" width="10.6640625" customWidth="1"/>
+    <col min="5" max="5" width="18.44140625" customWidth="1"/>
+    <col min="6" max="26" width="10.6640625" customWidth="1"/>
+    <col min="27" max="27" width="14.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="1">
+      <c r="B2">
+        <v>6669</v>
+      </c>
+      <c r="C2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>94</v>
+      </c>
+      <c r="C3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4">
+        <v>24949</v>
+      </c>
+      <c r="C4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5">
+        <v>6823</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6">
+        <v>94</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7">
+        <v>24685</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8">
+        <v>6893</v>
+      </c>
+      <c r="C8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9">
+        <v>94</v>
+      </c>
+      <c r="C9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10">
+        <v>24092</v>
+      </c>
+      <c r="C10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11">
         <v>7244</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="1">
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11">
         <v>2024</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="1">
+    <row r="12" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12">
         <v>94</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="1">
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12">
         <v>2024</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B4" s="1">
+    <row r="13" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13">
         <v>23696</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="1">
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13">
         <v>2024</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" s="1">
+    <row r="14" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14">
         <v>7067</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="1">
+      <c r="C14" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14">
         <v>2023</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="1">
+    <row r="15" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15">
         <v>93</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="1">
+      <c r="C15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15">
         <v>2023</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B7" s="1">
+    <row r="16" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16">
         <v>22730</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="1">
+      <c r="C16" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16">
         <v>2023</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="1">
+    <row r="17" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17">
         <v>7321</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="1">
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17">
         <v>2023</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B9" s="1">
+    <row r="18" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18">
         <v>105</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="1">
+      <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18">
         <v>2023</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B10" s="1">
+    <row r="19" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19">
         <v>22675</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1">
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19">
         <v>2023</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="1">
+    <row r="20" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20">
         <v>7679</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="1">
+      <c r="C20" t="s">
+        <v>5</v>
+      </c>
+      <c r="D20">
         <v>2022</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B12" s="1">
+    <row r="21" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21">
         <v>109</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="1">
+      <c r="C21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D21">
         <v>2022</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B13" s="1">
+    <row r="22" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22">
         <v>20596</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="1">
+      <c r="C22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22">
         <v>2022</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B14" s="1">
+    <row r="23" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23">
         <v>7534</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="1">
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23">
         <v>2022</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B15" s="1">
+    <row r="24" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24">
         <v>112</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="1">
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24">
         <v>2022</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B16" s="1">
+    <row r="25" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25">
         <v>21159</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="1">
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25">
         <v>2022</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B17">
+    <row r="26" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26">
         <v>7666</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17">
+      <c r="C26" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26">
         <v>2021</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B18">
+    <row r="27" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A27" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27">
         <v>124</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18">
+      <c r="C27" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27">
         <v>2021</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B19">
+    <row r="28" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28">
         <v>20375</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19">
+      <c r="C28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D28">
         <v>2021</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B20">
+    <row r="29" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29">
         <v>7828</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20">
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29">
         <v>2021</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B21">
+    <row r="30" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30">
         <v>122</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21">
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30">
         <v>2021</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B22">
+    <row r="31" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31">
         <v>20158</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31">
         <v>2021</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B23">
+    <row r="32" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32">
         <v>7425</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23">
+      <c r="C32" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32">
         <v>2020</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B24">
+    <row r="33" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A33" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33">
         <v>121</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24">
+      <c r="C33" t="s">
+        <v>5</v>
+      </c>
+      <c r="D33">
         <v>2020</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B25">
+    <row r="34" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A34" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34">
         <v>21592</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25">
+      <c r="C34" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34">
         <v>2020</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B26">
+    <row r="35" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35">
         <v>7828</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26">
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35">
         <v>2020</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B27">
+    <row r="36" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36">
         <v>121</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27">
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36">
         <v>2020</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B28">
+    <row r="37" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37">
         <v>22013</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37">
         <v>2020</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B29">
+    <row r="38" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38">
         <v>6542</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29">
+      <c r="C38" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38">
         <v>2019</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B30">
+    <row r="39" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39">
         <v>119</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="C39" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39">
         <v>2019</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B31">
+    <row r="40" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A40" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40">
         <v>21155</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31">
+      <c r="C40" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40">
         <v>2019</v>
       </c>
     </row>
-    <row r="32" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B32">
+    <row r="41" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41">
         <v>5257</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32">
+      <c r="C41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41">
         <v>2019</v>
       </c>
     </row>
-    <row r="33" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B33">
+    <row r="42" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42">
         <v>116</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33">
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42">
         <v>2019</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B34">
+    <row r="43" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43">
         <v>22552</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34">
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43">
         <v>2019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75000000000000011" bottom="0.75000000000000011" header="0" footer="0"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Estadisticas_de_Pensionados_201</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antonio Estevez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>